--- v4 (2026-03-23)
+++ v5 (2026-04-16)
@@ -764,51 +764,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W03, KMiBM_W04, KMiBM_W05, KMiBM_W09, KMiBM_W12, KMiBM_W17, KMiBM_W02</w:t>
+        <w:t xml:space="preserve">KMiBM_W02, KMiBM_W03, KMiBM_W04, KMiBM_W05, KMiBM_W09, KMiBM_W12, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -834,51 +834,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W02, KMiBM_W03, KMiBM_W04, KMiBM_W05, KMiBM_W09, KMiBM_W12, KMiBM_W17</w:t>
+        <w:t xml:space="preserve">KMiBM_W09, KMiBM_W12, KMiBM_W17, KMiBM_W02, KMiBM_W03, KMiBM_W04, KMiBM_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>