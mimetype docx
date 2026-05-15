--- v5 (2026-04-16)
+++ v6 (2026-05-15)
@@ -834,51 +834,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W09, KMiBM_W12, KMiBM_W17, KMiBM_W02, KMiBM_W03, KMiBM_W04, KMiBM_W05</w:t>
+        <w:t xml:space="preserve">KMiBM_W02, KMiBM_W03, KMiBM_W04, KMiBM_W05, KMiBM_W09, KMiBM_W12, KMiBM_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1054,51 +1054,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium, sprawozdanie z ćwiczenia laboratoryjnego</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U12</w:t>
+        <w:t xml:space="preserve">KMiBM_U12, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>