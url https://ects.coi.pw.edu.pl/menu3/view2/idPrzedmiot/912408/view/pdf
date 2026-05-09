--- v2 (2026-03-23)
+++ v3 (2026-05-09)
@@ -936,51 +936,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMChtr_W03, KMchtr_W09</w:t>
+        <w:t xml:space="preserve">KMchtr_W09, KMChtr_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,51 +1226,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Krótki sprawdzian wiedzy ustny/ pisemny, ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U06, KMChtr_U16, KMchtr_U01, KMchtr_U02, KMchtr_U03</w:t>
+        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>