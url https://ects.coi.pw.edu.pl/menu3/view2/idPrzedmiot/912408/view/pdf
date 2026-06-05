--- v3 (2026-05-09)
+++ v4 (2026-06-05)
@@ -936,51 +936,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W09, KMChtr_W03</w:t>
+        <w:t xml:space="preserve">KMChtr_W03, KMchtr_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1226,51 +1226,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Krótki sprawdzian wiedzy ustny/ pisemny, ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16</w:t>
+        <w:t xml:space="preserve">KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16, KMchtr_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>