--- v2 (2026-02-09)
+++ v3 (2026-08-05)
@@ -1086,51 +1086,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.1.o, III.P7S_UW.2.o, III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.3.o, III.P7S_UW.4.o, I.P7S_UW, III.P7S_UW.1.o, III.P7S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi – zgodnie z zadaną specyfikacją, uwzględniającą aspekty pozatechniczne – zaprojektować urządzenie, obiekt, system lub proces, związane z elektrycznymi lub wieloźródłowymi układami napędowymi z akumulacją energii i ich infrastrukturą, zrealizować ten projekt – co najmniej w części – używając właściwych metod, technik i narzędzi, w tym przystosowując do tego celu istniejące lub opracowując nowe narzędzia i techniki z uwzględnieniem zadanych kryteriów użytkowych, ekonomicznych, środowiskowych i prawnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>