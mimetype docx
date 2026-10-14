--- v7 (2026-07-16)
+++ v8 (2026-10-14)
@@ -1245,87 +1245,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U01</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi ocenić prawidłowość uzyskanego wyniku pod względem ilościowym i jakościowym.</w:t>
+        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania dynamiki ruchu względnego punktu materialnego i analizować równowagę względną.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1344,58 +1414,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U4: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązywać zdania dynamiki ruchu względnego punktu materialnego i analizować równowagę względną.</w:t>
+        <w:t xml:space="preserve">Student potrafi obliczać energię kinetyczną ciała sztywnego korzystając z wzoru Koeniga.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1414,58 +1484,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U5: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi obliczać energię kinetyczną ciała sztywnego korzystając z wzoru Koeniga.</w:t>
+        <w:t xml:space="preserve">Student potrafi wyznaczać reakcje dynamiczne w łożyskach wirującej bryły.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1484,58 +1554,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U6: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U7: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi wyznaczać reakcje dynamiczne w łożyskach wirującej bryły.</w:t>
+        <w:t xml:space="preserve">Student potrafi budować równania ruchu układów mechanicznych korzystając z metody analitycznej równań Lagrange’a.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1554,162 +1624,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U7: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MB000-IZP-0201_U8: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi budować równania ruchu układów mechanicznych korzystając z metody analitycznej równań Lagrange’a.</w:t>
+        <w:t xml:space="preserve">Student umie rozwiązywać modelowe zadania dotyczące zderzenia punktów i brył.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdziany pisemne, ocena zadanych prac domowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM_U01, KMiBM_U03</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U03, KMiBM_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>