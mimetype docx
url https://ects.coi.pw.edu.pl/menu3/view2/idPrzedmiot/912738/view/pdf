--- v1 (2026-04-17)
+++ v2 (2026-06-06)
@@ -870,51 +870,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W08, KMiBM_W07</w:t>
+        <w:t xml:space="preserve">KMiBM_W07, KMiBM_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1090,51 +1090,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena zadania wykonanego podczas ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U10, KMiBM_U20</w:t>
+        <w:t xml:space="preserve">KMiBM_U20, KMiBM_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>