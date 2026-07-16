--- v2 (2026-06-06)
+++ v3 (2026-07-16)
@@ -800,341 +800,341 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W08, KMiBM_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat komputerowego wspomagania prac inżynierskich. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W07, KMiBM_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat komputerowego wspomagania prac inżynierskich. </w:t>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat programowania algorytmicznego i procesu tworzenia algorytmów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada elementarną wiedzę na temat baz danych, systemów doradczych i modelowania obiektowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W07, KMiBM_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat programowania algorytmicznego i procesu tworzenia algorytmów.</w:t>
+        <w:t xml:space="preserve">Potrafi budować podstawowe algorytmy i programy komputerowe oparte na elementach programowania algorytmicznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kolokwium</w:t>
+        <w:t xml:space="preserve">Ocena zadania wykonanego podczas ćwiczenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W07</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_U20, KMiBM_U10</w:t>
+        <w:t xml:space="preserve">KMiBM_U10, KMiBM_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>