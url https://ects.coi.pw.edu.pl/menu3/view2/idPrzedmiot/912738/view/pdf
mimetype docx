--- v3 (2026-07-16)
+++ v4 (2026-08-06)
@@ -800,261 +800,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W07, KMiBM_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat komputerowego wspomagania prac inżynierskich. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W07, KMiBM_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę na temat programowania algorytmicznego i procesu tworzenia algorytmów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">KMiBM_W01, KMiBM_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150- MB000-IZP-0105_W04: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada elementarną wiedzę na temat baz danych, systemów doradczych i modelowania obiektowego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM_W08, KMiBM_W07</w:t>
-      </w:r>
-[...208 lines deleted...]
-        <w:t xml:space="preserve">KMiBM_W07, KMiBM_W08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>