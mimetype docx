--- v1 (2026-02-08)
+++ v2 (2026-06-04)
@@ -946,51 +946,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W18, KMiBM_W20, KMiBM_W16</w:t>
+        <w:t xml:space="preserve">KMiBM_W16, KMiBM_W18, KMiBM_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1026,51 +1026,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, ocena wykonywania zadań w trakcie realizacji ćwiczeń i ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U12, KMiBM_U13</w:t>
+        <w:t xml:space="preserve">KMiBM_U13, KMiBM_U01, KMiBM_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>