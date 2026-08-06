--- v2 (2026-06-04)
+++ v3 (2026-08-06)
@@ -806,51 +806,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_W02, KMiBM_W10, KMiBM_W16</w:t>
+        <w:t xml:space="preserve">KMiBM_W10, KMiBM_W16, KMiBM_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1026,51 +1026,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, ocena wykonywania zadań w trakcie realizacji ćwiczeń i ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM_U13, KMiBM_U01, KMiBM_U12</w:t>
+        <w:t xml:space="preserve">KMiBM_U01, KMiBM_U12, KMiBM_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>