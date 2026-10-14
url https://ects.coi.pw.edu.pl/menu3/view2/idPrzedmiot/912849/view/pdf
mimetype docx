--- v4 (2026-06-03)
+++ v5 (2026-10-14)
@@ -1155,51 +1155,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U07, KMchtr_U06</w:t>
+        <w:t xml:space="preserve">KMchtr_U06, KMchtr_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1295,51 +1295,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin. Krótki sprawdzian wiedzy ustny/ pisemny, ocena sprawozdania.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_U01, KMchtr_U02, KMchtr_U03, KMchtr_U06, KMChtr_U16</w:t>
+        <w:t xml:space="preserve">KMchtr_U03, KMchtr_U06, KMChtr_U16, KMchtr_U01, KMchtr_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>