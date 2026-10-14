--- v3 (2026-08-27)
+++ v4 (2026-10-14)
@@ -761,271 +761,271 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr_W18, KMchtr_W17</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0321_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada wiedzę o podstawach diagnostyki układów mechatronicznych pojazdów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0321_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0321_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedzę o podstawach diagnostyki układów mechatronicznych pojazdów.</w:t>
+        <w:t xml:space="preserve">Posiada wiedze o trendach rozwoju współczesnych układów mechatronicznych pojazdów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań.</w:t>
+        <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W17, KMchtr_W18</w:t>
+        <w:t xml:space="preserve">KMchtr_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0321_W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-IZP-0321_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada wiedze o trendach rozwoju współczesnych układów mechatronicznych pojazdów.</w:t>
+        <w:t xml:space="preserve">Potrafi przeprowadzić diagnostykę układów mechatronicznych stosowanych w pojazdach i określić ich wpływ na zagrożenie środowiska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin, ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
+        <w:t xml:space="preserve">Ustny sprawdzian przed dopuszczeniem do wykonywania ćwiczeń, ocena sprawozdań</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr_W19</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18, KMchtr_U20, KMchtr_U11, KMchtr_U12, KMchtr_U13, KMchtr_U14</w:t>
+        <w:t xml:space="preserve">KMchtr_U11, KMchtr_U12, KMchtr_U13, KMchtr_U14, KMchtr_U15, KMChtr_U16, KMchtr_U17, KMchtr_U18, KMchtr_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>