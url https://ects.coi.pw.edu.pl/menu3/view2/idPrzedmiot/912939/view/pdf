--- v2 (2026-03-24)
+++ v3 (2026-04-17)
@@ -903,51 +903,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia 1, 2, Sprawozdania 1,2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMiBM2_W11, KMiBM2_W13</w:t>
+        <w:t xml:space="preserve">KMiBM2_W13, KMiBM2_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>