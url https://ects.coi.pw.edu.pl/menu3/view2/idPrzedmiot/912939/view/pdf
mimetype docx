--- v3 (2026-04-17)
+++ v4 (2026-08-05)
@@ -763,191 +763,191 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMiBM2_W13, KMiBM2_W11</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-MZP-0512_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada uporządkowaną, podbudowaną teoretycznie wiedzę dotyczącą najprostszych modeli płaskich trójwarstwowych elementów strukturalnych sandwich.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwia 1, 2, Sprawozdania 1,2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMiBM2_W11, KMiBM2_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka 1150-00000-MZP-0512_W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka 1150-00000-MZP-0512_W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada uporządkowaną, podbudowaną teoretycznie wiedzę dotyczącą najprostszych modeli płaskich trójwarstwowych elementów strukturalnych sandwich.</w:t>
+        <w:t xml:space="preserve">Zna metodykę projektowania panelu Sandwich z laminatowymi warstwami zewnętrznymi i ortotropową warstwą środkową.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia 1, 2, Sprawozdania 1,2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">KMiBM2_W11, KMiBM2_W13</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">KMiBM2_W13, KMiBM2_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>