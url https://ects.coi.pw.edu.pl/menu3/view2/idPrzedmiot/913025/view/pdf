--- v3 (2026-03-24)
+++ v4 (2026-04-16)
@@ -918,51 +918,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr2_U06, KMchtr2_U07, KMchtr2_U09, KMchtr2_U10, KMchtr2_U12</w:t>
+        <w:t xml:space="preserve">KMchtr2_U10, KMchtr2_U12, KMchtr2_U06, KMchtr2_U07, KMchtr2_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>