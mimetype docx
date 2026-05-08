--- v4 (2026-04-16)
+++ v5 (2026-05-08)
@@ -918,51 +918,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr2_U10, KMchtr2_U12, KMchtr2_U06, KMchtr2_U07, KMchtr2_U09</w:t>
+        <w:t xml:space="preserve">KMchtr2_U12, KMchtr2_U06, KMchtr2_U07, KMchtr2_U09, KMchtr2_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>