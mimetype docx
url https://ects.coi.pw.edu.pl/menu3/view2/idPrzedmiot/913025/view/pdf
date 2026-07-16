--- v5 (2026-05-08)
+++ v6 (2026-07-16)
@@ -768,201 +768,201 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">KMchtr2_W13, KMchtr2_W14, KMchtr2_W08, KMchtr2_W11, KMchr2_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-000-0536_W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę nt. budowy mechatronicznych i elektronicznych układów sterowania i regulacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ocena pracy domowej</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">KMchtr2_W08, KMchtr2_W11, KMchr2_W12, KMchtr2_W13, KMchtr2_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka 1150-MT000-000-0536_W2: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka 1150-MT000-000-0536_U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę nt. budowy mechatronicznych i elektronicznych układów sterowania i regulacji.</w:t>
+        <w:t xml:space="preserve">Potrafi budować i weryfikować modle komputerowe podstawowych członów dynamicznych i typowych elementów MR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena pracy domowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">KMchtr2_W08, KMchtr2_W11, KMchr2_W12, KMchtr2_W13, KMchtr2_W14</w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve">KMchtr2_U12, KMchtr2_U06, KMchtr2_U07, KMchtr2_U09, KMchtr2_U10</w:t>
+        <w:t xml:space="preserve">KMchtr2_U06, KMchtr2_U07, KMchtr2_U09, KMchtr2_U10, KMchtr2_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>