--- v2 (2026-03-24)
+++ v3 (2026-04-18)
@@ -852,67 +852,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywne uczestnictwo w zajęciach, w  tym m.in. udział w dyskusji, praca warsztatowa, analiza studium przypadku, analiza materiałów audiowizualnych. 
 Przygotowanie w zespołach prezentacji na wskazany temat oraz przedstawianie ich podczas zajęć. 
 Przygotowywanie się do zajęć na podstawie literatury przedmiotu oraz materiałów źródłowych.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wykorzystać pozyskaną wiedzę do radzenia sobie z konkretnymi problemami charakterystycznymi dla funkcjonowania zespołu projektowego, również w obszarze administracji publicznej.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -941,51 +941,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>