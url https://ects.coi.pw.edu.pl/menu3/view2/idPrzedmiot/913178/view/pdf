--- v3 (2026-04-18)
+++ v4 (2026-05-31)
@@ -852,67 +852,67 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktywne uczestnictwo w zajęciach, w  tym m.in. udział w dyskusji, praca warsztatowa, analiza studium przypadku, analiza materiałów audiowizualnych. 
 Przygotowanie w zespołach prezentacji na wskazany temat oraz przedstawianie ich podczas zajęć. 
 Przygotowywanie się do zajęć na podstawie literatury przedmiotu oraz materiałów źródłowych.
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
+        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wykorzystać pozyskaną wiedzę do radzenia sobie z konkretnymi problemami charakterystycznymi dla funkcjonowania zespołu projektowego, również w obszarze administracji publicznej.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>