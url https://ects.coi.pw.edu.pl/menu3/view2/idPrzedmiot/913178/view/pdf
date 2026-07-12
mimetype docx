--- v4 (2026-05-31)
+++ v5 (2026-07-12)
@@ -868,51 +868,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U02, K_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o</w:t>
+        <w:t xml:space="preserve">II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi wykorzystać pozyskaną wiedzę do radzenia sobie z konkretnymi problemami charakterystycznymi dla funkcjonowania zespołu projektowego, również w obszarze administracji publicznej.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>