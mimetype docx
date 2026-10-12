--- v8 (2026-08-07)
+++ v9 (2026-10-12)
@@ -1348,51 +1348,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi obliczać niektóre miary statystyczne za pomocą funkcji programu EXCEL.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1402,67 +1402,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obserwacja pracy studenta na ćwiczeniach, wyniki kolokwium pisemnego oraz egzaminu pisemnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U03</w:t>
+        <w:t xml:space="preserve">K_U03, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1, II.T.P6S_UW.2</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, II.T.P6S_UW.2, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K_01: </w:t>
       </w:r>
     </w:p>