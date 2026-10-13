--- v9 (2026-08-06)
+++ v10 (2026-10-13)
@@ -1007,51 +1007,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W12, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">II.S.P6S_WG.1, II.S.P6S_WG.2, I.P6S_WG, I.P6S_WK, II.T.P6S_WG, II.T.P6S_WK</w:t>
+        <w:t xml:space="preserve">II.T.P6S_WK, II.S.P6S_WG.1, II.S.P6S_WG.2, I.P6S_WG, I.P6S_WK, II.T.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka WWZM_05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawowe rodzaje odkształceń związanych z odpowiedzią konstrukcji na przyłożone obciążenia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1281,51 +1281,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwium z części praktycznej obowiązującej na laboratorium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U04</w:t>
+        <w:t xml:space="preserve">K_U04, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW, II.S.P6S_UW.1, II.S.P6S_UW.2.o, II.S.P6S_UW.3.o, II.H.P6S_UW.1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>