--- v2 (2026-03-24)
+++ v3 (2026-07-16)
@@ -850,51 +850,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U10_02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U13: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rozumie uwarunkowania pracy w zespole i konieczność kompromisów przy wyborze ostatecznych rozwiązań inżynierskich. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -920,51 +920,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, I.P7S_UO, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U17_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi identyfikować kolizje instalacji z innymi elementami budynków i formułować rozwiązania zastępcze uwzględniając ich aspekty pozatechniczne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>