--- v3 (2026-03-23)
+++ v4 (2026-04-17)
@@ -1049,51 +1049,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
@@ -1199,51 +1199,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KR, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna odpowiedzialność i skutki pracy zespołowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>