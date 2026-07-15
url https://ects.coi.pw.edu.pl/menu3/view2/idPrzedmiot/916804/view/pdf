--- v4 (2026-04-17)
+++ v5 (2026-07-15)
@@ -899,51 +899,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_W07_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01_01: </w:t>
       </w:r>
     </w:p>
@@ -1049,51 +1049,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>