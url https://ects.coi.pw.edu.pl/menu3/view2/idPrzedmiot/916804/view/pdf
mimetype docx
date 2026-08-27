--- v5 (2026-07-15)
+++ v6 (2026-08-27)
@@ -899,51 +899,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_W07_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WG, P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01_01: </w:t>
       </w:r>
     </w:p>
@@ -1129,51 +1129,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_K, I.P7S_KK, I.P7S_KO</w:t>
+        <w:t xml:space="preserve">I.P7S_KK, I.P7S_KO, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności stałego pogłębiania wiedzy z obszaru praktycznego wykorzystania mechaniki płynów w zagadnieniach zaopatrzenia w wodę i odprowadzania ścieków.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>