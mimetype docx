--- v3 (2026-03-23)
+++ v4 (2026-04-17)
@@ -758,51 +758,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_W01_01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma szczegółową wiedzę o trendach rozwojowych i najistotniejszych nowych osiągnięciach z zakresu budownictwa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1048,51 +1048,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U12: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania nowych technik i technologii z zakresu inżynierii środowiska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>