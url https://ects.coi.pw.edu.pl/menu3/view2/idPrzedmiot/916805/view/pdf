--- v4 (2026-04-17)
+++ v5 (2026-05-15)
@@ -1048,51 +1048,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U12: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić przydatność i możliwość wykorzystania nowych technik i technologii z zakresu inżynierii środowiska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>