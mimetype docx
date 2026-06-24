--- v5 (2026-05-15)
+++ v6 (2026-06-24)
@@ -1118,51 +1118,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U15_02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi dokonać krytycznej analizy istniejących rozwiązań obiektów budowlanych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>