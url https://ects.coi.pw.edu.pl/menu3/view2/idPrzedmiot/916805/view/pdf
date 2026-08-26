--- v6 (2026-06-24)
+++ v7 (2026-08-26)
@@ -1118,121 +1118,121 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I2A_U12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U15_02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi dokonać krytycznej analizy istniejących rozwiązań obiektów budowlanych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Kolokwium (W1-W14), Sprawozdania z laboratoriów (L1, L3, L4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I2A_U15_02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>