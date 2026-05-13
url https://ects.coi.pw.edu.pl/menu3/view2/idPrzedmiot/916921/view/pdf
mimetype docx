--- v1 (2026-03-23)
+++ v2 (2026-05-13)
@@ -839,51 +839,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W04, K_W08</w:t>
+        <w:t xml:space="preserve">K_W04, K_W08, K_W09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1059,67 +1059,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt aplikacji wykonywany przez grupę studentów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U03, K_U13, K_U14, K_U16</w:t>
+        <w:t xml:space="preserve">K_U14, K_U16, K_U02, K_U03, K_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UO, I.P6S_UW</w:t>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-4002_K1: </w:t>
       </w:r>
     </w:p>