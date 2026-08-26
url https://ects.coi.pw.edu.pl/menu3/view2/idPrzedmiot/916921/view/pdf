--- v2 (2026-05-13)
+++ v3 (2026-08-26)
@@ -989,137 +989,137 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt aplikacji wykonywany przez grupę studentów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U02, K_U10, K_U12, K_U13, K_U14, K_U18</w:t>
+        <w:t xml:space="preserve">K_U10, K_U12, K_U13, K_U14, K_U18, K_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.ISP-4002_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi zaprojektować i zaimplementować z użyciem wybranych bibliotek aplikację o architekturze klient-serwer, której celem jest wizualizacja danych przestrzennych </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">projekt aplikacji wykonywany przez grupę studentów</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K_U02, K_U03, K_U13, K_U14, K_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UO, I.P6S_UW</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW, I.P6S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka GI.ISP-4002_K1: </w:t>
       </w:r>
     </w:p>