--- v2 (2026-01-16)
+++ v3 (2026-04-19)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian z zajęć projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W06, K_W09, K_W11</w:t>
+        <w:t xml:space="preserve">K_W09, K_W11, K_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1052,51 +1052,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z wykonania zadań projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U19, K_U11</w:t>
+        <w:t xml:space="preserve">K_U11, K_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>