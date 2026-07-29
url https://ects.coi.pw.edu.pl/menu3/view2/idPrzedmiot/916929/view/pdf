--- v3 (2026-04-19)
+++ v4 (2026-07-29)
@@ -761,51 +761,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, sprawdzian z zajęć projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W09, K_W11, K_W06</w:t>
+        <w:t xml:space="preserve">K_W06, K_W09, K_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1122,51 +1122,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z wykonania zadań projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U11, K_U14, K_U16, K_U18</w:t>
+        <w:t xml:space="preserve">K_U11, K_U14, K_U16, K_U18, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>