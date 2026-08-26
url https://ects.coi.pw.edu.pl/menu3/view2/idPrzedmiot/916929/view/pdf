--- v4 (2026-07-29)
+++ v5 (2026-08-26)
@@ -981,51 +981,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z wykonania zadań projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U01, K_U09, K_U19</w:t>
+        <w:t xml:space="preserve">K_U19, K_U01, K_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1122,51 +1122,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawozdania z wykonania zadań projektowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U14, K_U16, K_U18, K_U01</w:t>
+        <w:t xml:space="preserve">K_U01, K_U11, K_U14, K_U16, K_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>