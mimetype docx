--- v3 (2026-03-22)
+++ v4 (2026-04-18)
@@ -748,87 +748,157 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">K_W13, K_W08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna algorytmy przetwarzania chmur punktów (filtracji i orientacji). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_W02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna algorytmy przetwarzania chmur punktów (filtracji i orientacji). </w:t>
+        <w:t xml:space="preserve">zna sposoby i algorytmy integracji wieloźródłowych danych fotogrametrycznych (ALS, TLS i obrazy cyfrowe)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -839,146 +909,146 @@
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_W08, K_W13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_W03: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil praktyczny - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">zna sposoby i algorytmy integracji wieloźródłowych danych fotogrametrycznych (ALS, TLS i obrazy cyfrowe)</w:t>
+        <w:t xml:space="preserve">Potrafi opracować aplikację filtracji i orientacji danych TLS. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W08, K_W13</w:t>
+        <w:t xml:space="preserve">K_U01, K_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U01: </w:t>
+        <w:t xml:space="preserve">I.P6S_UW</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi opracować aplikację filtracji i orientacji danych TLS. </w:t>
+        <w:t xml:space="preserve">Potrafi zaimplementować algorytmy konwersji chmur punktów do postaci rastrowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -997,58 +1067,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U02: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi zaimplementować algorytmy konwersji chmur punktów do postaci rastrowej.</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać bibliotekę 3DToolKit do przetwarzania i orientacji chmur punktów  (ICP, SLAM6D)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1067,58 +1137,58 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U03: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać bibliotekę 3DToolKit do przetwarzania i orientacji chmur punktów  (ICP, SLAM6D)</w:t>
+        <w:t xml:space="preserve">Potrafi wykorzystać algorytm RANSAC do wykrywania płaszczyzn w chmurze punktów z ALS i TLS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1137,162 +1207,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U04: </w:t>
+        <w:t xml:space="preserve">Charakterystyka GI.IPS-6011_U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi wykorzystać algorytm RANSAC do wykrywania płaszczyzn w chmurze punktów z ALS i TLS.</w:t>
+        <w:t xml:space="preserve">Potrafi opracować aplikację umożliwiającą integracje wieloźródłowych danych fotogrametrycznych. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie dwóch kolokwiów oraz sprawozdań i opracowanych aplikacji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K_U01, K_U20</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">K_U20, K_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I.P6S_UW</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil praktyczny - kompetencje społeczne</w:t>