--- v2 (2026-03-22)
+++ v3 (2026-06-17)
@@ -916,51 +916,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolokwia, zadania na ćwiczeniach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MAD1_U05, MAD1_U10, MAD1_U02, MAD1_U03</w:t>
+        <w:t xml:space="preserve">MAD1_U02, MAD1_U03, MAD1_U05, MAD1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">II.X.P6S_UW.1.o, II.X.P6S_UW.2, I.P6S_UW, I.P6S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>