--- v3 (2026-03-22)
+++ v4 (2026-07-28)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2CC_W04, I2CC_W05, I2CC_W06, I2CC_W07, I2_W01, I2_W02, I2SI_W02, I2SI_W03, I2SI_W04, I2SI_W05, I2SI_W06, I2SI_W07, I2CC_W01, I2CC_W02, I2CC_W03</w:t>
+        <w:t xml:space="preserve">I2CC_W05, I2CC_W06, I2CC_W07, I2_W01, I2_W02, I2SI_W02, I2SI_W03, I2SI_W04, I2SI_W05, I2SI_W06, I2SI_W07, I2CC_W01, I2CC_W02, I2CC_W03, I2CC_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2SI_U02, I2SI_U03, I2SI_U04, I2SI_U05, I2SI_U06, I2SI_U07, I2SI_U08, I2SI_U09, I2CC_U01, I2CC_U06, I2CC_U02, I2CC_U03, I2CC_U04, I2CC_U05, I2CC_U07, I2CC_U08, I2CC_U09, I2_U01, I2_U02, I2_U03, I2_U04, I2_U05, I2SI_U01</w:t>
+        <w:t xml:space="preserve">I2SI_U03, I2SI_U04, I2SI_U05, I2SI_U06, I2SI_U07, I2SI_U08, I2SI_U09, I2CC_U01, I2CC_U06, I2CC_U02, I2CC_U03, I2CC_U04, I2CC_U05, I2CC_U07, I2CC_U08, I2CC_U09, I2_U01, I2_U02, I2_U03, I2_U04, I2_U05, I2SI_U01, I2SI_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>