--- v4 (2026-07-28)
+++ v5 (2026-08-21)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2CC_W05, I2CC_W06, I2CC_W07, I2_W01, I2_W02, I2SI_W02, I2SI_W03, I2SI_W04, I2SI_W05, I2SI_W06, I2SI_W07, I2CC_W01, I2CC_W02, I2CC_W03, I2CC_W04</w:t>
+        <w:t xml:space="preserve">I2_W01, I2_W02, I2SI_W02, I2SI_W03, I2SI_W04, I2SI_W05, I2SI_W06, I2SI_W07, I2CC_W01, I2CC_W02, I2CC_W03, I2CC_W04, I2CC_W05, I2CC_W06, I2CC_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -883,51 +883,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I2SI_U03, I2SI_U04, I2SI_U05, I2SI_U06, I2SI_U07, I2SI_U08, I2SI_U09, I2CC_U01, I2CC_U06, I2CC_U02, I2CC_U03, I2CC_U04, I2CC_U05, I2CC_U07, I2CC_U08, I2CC_U09, I2_U01, I2_U02, I2_U03, I2_U04, I2_U05, I2SI_U01, I2SI_U02</w:t>
+        <w:t xml:space="preserve">I2SI_U06, I2SI_U07, I2SI_U08, I2SI_U09, I2CC_U01, I2CC_U06, I2CC_U02, I2CC_U03, I2CC_U04, I2CC_U05, I2CC_U07, I2CC_U08, I2CC_U09, I2_U01, I2_U02, I2_U03, I2_U04, I2_U05, I2SI_U01, I2SI_U02, I2SI_U03, I2SI_U04, I2SI_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>