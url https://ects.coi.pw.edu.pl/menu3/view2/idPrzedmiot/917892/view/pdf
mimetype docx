--- v4 (2026-02-09)
+++ v5 (2026-06-04)
@@ -997,331 +997,331 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U22, MiBM2_U01, MiBM2_U10</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi rozwiązać numerycznie równania kinematyki.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">MiBM2_U01, MiBM2_U10, MiBM2_U21, MiBM2_U22</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi zapisać równania ruchu złożonych mechanizmów.		</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Test zaliczeniowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">MiBM2_U01, MiBM2_U10, MiBM2_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi rozwiązać numerycznie równania kinematyki.</w:t>
+        <w:t xml:space="preserve">Student potrafi przeprowadzić analizę dynamiczną prostych mechanizmów z wykorzystaniem współczesnych narzędzi projektowania i analizy.	</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U01, MiBM2_U10, MiBM2_U21, MiBM2_U22</w:t>
+        <w:t xml:space="preserve">MiBM2_U10, MiBM2_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka ML.NK313_U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka ML.NK313_U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi zapisać równania ruchu złożonych mechanizmów.		</w:t>
+        <w:t xml:space="preserve">Student potrafi – pracując w zespole – rozwiązać zadanie inżynierskie z dziedziny modelowania układów wieloczłonowych.			</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Test zaliczeniowy oraz projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
+        <w:t xml:space="preserve">Projekt obliczeniowy w środowisku MATLAB-a i z zastosowaniem programu komercyjnego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">MiBM2_U01, MiBM2_U10, MiBM2_U22</w:t>
-[...139 lines deleted...]
-        <w:t xml:space="preserve">MiBM2_U21, MiBM2_U22, MiBM2_U02, MiBM2_U04</w:t>
+        <w:t xml:space="preserve">MiBM2_U02, MiBM2_U04, MiBM2_U21, MiBM2_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>