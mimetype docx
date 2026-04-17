--- v1 (2026-02-28)
+++ v2 (2026-04-17)
@@ -1187,157 +1187,297 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi określić charakterystykę rozruchową sprzęgła ciernego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi określić charakterystykę rozruchową sprzęgła ciernego</w:t>
+        <w:t xml:space="preserve">Student umie wyznaczyć podstawowe parametry przekładni zębatej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie wyznaczyć podstawowe parametry przekładni zębatej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie wyznaczyć podstawowe parametry przekładni zębatej.</w:t>
+        <w:t xml:space="preserve">Student umie określić miejsca koncentracji naprężeń przy użyciu metody elastooptycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
@@ -1356,232 +1496,92 @@
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student umie wyznaczyć podstawowe parametry przekładni zębatej.</w:t>
+        <w:t xml:space="preserve">Student umie określić miejsca koncentracji naprężeń przy użyciu metody elastooptycznej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">M1_U08</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">M1_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>