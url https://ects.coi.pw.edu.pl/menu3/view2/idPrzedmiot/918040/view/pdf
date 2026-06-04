--- v2 (2026-04-17)
+++ v3 (2026-06-04)
@@ -1187,261 +1187,261 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U03</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student potrafi określić charakterystykę rozruchową sprzęgła ciernego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka EU2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Student potrafi określić charakterystykę rozruchową sprzęgła ciernego</w:t>
+        <w:t xml:space="preserve">Student umie wyznaczyć podstawowe parametry przekładni zębatej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">sprawozdanie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">M1_U08</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka EU3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Student umie wyznaczyć podstawowe parametry przekładni zębatej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">sprawozdanie</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">M1_U03</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">M1_U08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>