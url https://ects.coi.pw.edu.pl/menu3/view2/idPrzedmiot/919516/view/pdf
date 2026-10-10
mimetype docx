--- v9 (2026-08-25)
+++ v10 (2026-10-10)
@@ -887,67 +887,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie pisemne wykładów, sprawozdania z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12, IS_W14, IS_W19, IS_W09</w:t>
+        <w:t xml:space="preserve">IS_W14, IS_W19, IS_W09, IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową wiedzę na temat budowy, działania i obliczeń projektowych absorpcyjnych (amoniakalnych i bromolitowych) urządzeń chłodniczych stosowanych w systemach klimatyzacyjnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1097,51 +1097,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">zaliczenie pisemne wykładów, sprawozdania z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W19, IS_W09, IS_W12</w:t>
+        <w:t xml:space="preserve">IS_W09, IS_W12, IS_W19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1457,67 +1457,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">projekt sprężarkowego urządzenia chłodniczego, sprawozdania z ćwiczeń laboratoryjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U19, IS_U02, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U02, IS_U05, IS_U19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi opracować projekt sprężarkowego urządzenia chłodniczego wraz z niezbędnymi załącznikami w postaci wykresów i nomogramów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1543,51 +1543,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U02, IS_U05, IS_U07, IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi zaprojektować najważniejsze elementy urządzeń chłodniczych stosowanych w instalacjach klimatyzacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>