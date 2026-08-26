--- v4 (2026-03-27)
+++ v5 (2026-08-26)
@@ -760,341 +760,341 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu projektowania, budowy, modernizacji i eksploatacji instalacji wodociągowych i kanalizacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wykładów (50%), zaliczenie ćwiczenia projektowego (50%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu właściwości fizycznych, mechanicznych i eksploatacyjnych materiałów stosowanych w instalacjach wodociągowych i kanalizacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zaliczenie wykładów (50%), zaliczenie ćwiczenia projektowego (50%)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu projektowania, budowy, modernizacji i eksploatacji instalacji wodociągowych i kanalizacyjnych</w:t>
+        <w:t xml:space="preserve">Potrafi opracować i zaprezentować w odpowiedniej formie projekt instalacji wodociągowych i kanalizacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów (50%), zaliczenie ćwiczenia projektowego (50%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W12</w:t>
+        <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu właściwości fizycznych, mechanicznych i eksploatacyjnych materiałów stosowanych w instalacjach wodociągowych i kanalizacyjnych</w:t>
+        <w:t xml:space="preserve">Potrafi projektować, realizować i eksploatować elementy instalacji wodociągowych i kanalizacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładów (50%), zaliczenie ćwiczenia projektowego (50%)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W19</w:t>
+        <w:t xml:space="preserve">IS_U18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...78 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi wybrać i zastosować odpowiednie materiały na urządzenia i instalacje stosowane w systemach wodociągowych i kanalizacyjnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>