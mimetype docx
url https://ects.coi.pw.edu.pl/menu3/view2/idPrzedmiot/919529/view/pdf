--- v4 (2026-03-27)
+++ v5 (2026-06-26)
@@ -817,51 +817,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - zaliczenie ustnie
 Ćwiczenia projektowe - obrona projektu
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W04, IS_W08, IS_W09</w:t>
+        <w:t xml:space="preserve">IS_W08, IS_W09, IS_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -975,51 +975,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P7S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu sposobów regulacji i sterowania w instalacji sprężonego powietrza oraz wpływu tego sterowania na redukcję kosztów eksploatacyjnych oraz minimalizacji przecieków</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1253,67 +1253,67 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykład - zaliczenie ustne
 Ćwiczenia projektowe - przygotowanie oraz obrona projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U05</w:t>
+        <w:t xml:space="preserve">IS_U05, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować parametry pracy instalacji odciągów miejscowych i ich wpływ na zużycie energii przez wentylatory lub skuteczność porywania cząstek przez w zależności od zaprojektowanej ssawki lub objętościowego strumienia powietrza pobieranego przez ssawkę. Potrafi przeanalizować parametry pracy urządzeń oraz sieci przewodów sprężonego powietrza i ich wpływ na koszty eksploatacyjne oraz możliwość zapewnienia prawidłowej pracy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1410,51 +1410,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, P6U_U, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U05: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Umie określić parametry wytrzymałościowe oraz właściwości poszczególnych materiałów stosowanych w instalacjach tj. ciśnienie nominalne, ciśnienie robocze, dopuszczalna temperatura pracy, wpływ pary wodnej na korozyjność stosowanych materiałów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>