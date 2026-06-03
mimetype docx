--- v4 (2026-05-13)
+++ v5 (2026-06-03)
@@ -761,191 +761,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada szczegółową wiedzę z zakresu projektowania, budowy, modernizacji i eksploatacji instalacji wodociągowych i kanalizacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z części wykładowej. Zaliczenie projektu instalacji wodociągowych i kanalizacyjnych dla przykładowego budynku mieszkalnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P7S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W03: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Posiada podstawową wiedzę z zakresu właściwości fizycznych, mechanicznych i eksploatacyjnych materiałów stosowanych w instalacjach wodociągowych i kanalizacyjnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin z części wykładowej. Zaliczenie projektu instalacji wodociągowych i kanalizacyjnych dla przykładowego budynku mieszkalnego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_W19</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U01: </w:t>
       </w:r>
     </w:p>