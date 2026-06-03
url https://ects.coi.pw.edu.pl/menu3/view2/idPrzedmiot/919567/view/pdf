--- v3 (2026-03-05)
+++ v4 (2026-06-03)
@@ -1046,67 +1046,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Wykonanie samodzielnie projektu numerycznego.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
@@ -1142,51 +1142,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w zespole i ma świadomość odpowiedzialności za wspólnie wykonywane zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>