--- v4 (2026-06-03)
+++ v5 (2026-08-06)
@@ -771,51 +771,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę dotyczącą podstawowych metod numerycznych stosowanych w zagadnieniach inżynierskich. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1142,51 +1142,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KK, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pracować w zespole i ma świadomość odpowiedzialności za wspólnie wykonywane zadania</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>