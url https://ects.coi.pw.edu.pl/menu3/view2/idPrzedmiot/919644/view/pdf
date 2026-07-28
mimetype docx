--- v3 (2026-06-03)
+++ v4 (2026-07-28)
@@ -901,51 +901,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny, pytania otwarte.
 Przeprowadzenie badań i prezentacja ich wyników, kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W12, K_W07</w:t>
+        <w:t xml:space="preserve">K_W07, K_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1051,51 +1051,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przeprowadzenie badań i prezentacja ich wyników, kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U11, K_U16, K_U15</w:t>
+        <w:t xml:space="preserve">K_U16, K_U15, K_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>