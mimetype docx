--- v4 (2026-07-28)
+++ v5 (2026-08-25)
@@ -901,51 +901,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin pisemny, pytania otwarte.
 Przeprowadzenie badań i prezentacja ich wyników, kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_W07, K_W12</w:t>
+        <w:t xml:space="preserve">K_W12, K_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -1051,51 +1051,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Przeprowadzenie badań i prezentacja ich wyników, kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K_U16, K_U15, K_U11</w:t>
+        <w:t xml:space="preserve">K_U15, K_U11, K_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>