--- v2 (2026-03-08)
+++ v3 (2026-05-08)
@@ -824,51 +824,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W04, IS_W06</w:t>
+        <w:t xml:space="preserve">IS_W06, IS_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -974,51 +974,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocena raportu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U11, IS_U02, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U02, IS_U01, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>