--- v1 (2025-12-31)
+++ v2 (2026-05-30)
@@ -775,51 +775,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pisemne kolokwium, egzamin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W06, IS_W07, IS_W10</w:t>
+        <w:t xml:space="preserve">IS_W10, IS_W06, IS_W07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
@@ -856,51 +856,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">pisemne kolokwium,
 opracowanie raportów dotyczących projektów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U16, IS_U11, IS_U01</w:t>
+        <w:t xml:space="preserve">IS_U01, IS_U16, IS_U11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>