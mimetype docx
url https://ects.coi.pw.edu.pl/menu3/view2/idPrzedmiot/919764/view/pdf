--- v3 (2026-03-29)
+++ v4 (2026-06-02)
@@ -953,51 +953,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recenzje pracy dyplomowej i egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U17, IS_U16, IS_U14, IS_U13, IS_U12, IS_U11, IS_U10, IS_U01, IS_U22, IS_U18</w:t>
+        <w:t xml:space="preserve">IS_U12, IS_U11, IS_U10, IS_U01, IS_U22, IS_U18, IS_U17, IS_U16, IS_U14, IS_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>