--- v4 (2026-06-02)
+++ v5 (2026-07-10)
@@ -953,51 +953,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recenzje pracy dyplomowej i egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U12, IS_U11, IS_U10, IS_U01, IS_U22, IS_U18, IS_U17, IS_U16, IS_U14, IS_U13</w:t>
+        <w:t xml:space="preserve">IS_U18, IS_U17, IS_U16, IS_U14, IS_U13, IS_U12, IS_U11, IS_U10, IS_U01, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>