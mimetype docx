--- v5 (2026-07-10)
+++ v6 (2026-08-23)
@@ -733,51 +733,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konsultacje z promotorem, egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W20, IS_W11, IS_W06, IS_W03</w:t>
+        <w:t xml:space="preserve">IS_W11, IS_W06, IS_W03, IS_W20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -953,51 +953,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Recenzje pracy dyplomowej i egzamin dyplomowy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U18, IS_U17, IS_U16, IS_U14, IS_U13, IS_U12, IS_U11, IS_U10, IS_U01, IS_U22</w:t>
+        <w:t xml:space="preserve">IS_U22, IS_U18, IS_U17, IS_U16, IS_U14, IS_U13, IS_U12, IS_U11, IS_U10, IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>