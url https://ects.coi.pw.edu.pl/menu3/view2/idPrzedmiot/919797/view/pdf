--- v4 (2026-03-23)
+++ v5 (2026-08-27)
@@ -771,51 +771,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WK, III.P7S_WK, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada podstawową wiedzę dotyczącą zarządzania i prowadzenia działalności gospodarczej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -991,51 +991,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posługuje się poprawnie terminologią i nomenklaturą stosowaną w opisie zjawisk fizycznych chemicznych, biologicznych zachodzących w procesach typowych dla ciepłownictwa, lub ogrzewnictwa, lub klimatyzacji lub gazownictwa, lub zaopatrzenia w wodę i odprowadzania ścieków, lub inżynierii wodnej, lub inżynierii wodnej, lub gospodarki odpadami i oczyszczania terenów, również w języku obcym.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>