--- v3 (2026-02-07)
+++ v4 (2026-04-16)
@@ -994,271 +994,271 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi samodzielnie z wykorzystaniem narzędzi obliczeniowych, budować modele i prowadzić analizy ilościowe elementów konstrukcji i urządzeń wodnych</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">indywidualne zadania obliczeniowe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">IS_U04</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U02: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi samodzielnie z wykorzystaniem narzędzi obliczeniowych, budować modele i prowadzić analizy ilościowe elementów konstrukcji i urządzeń wodnych</w:t>
+        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych, stałego śledzenia i podążania za rozwojem nauki i techniki</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">indywidualne zadania obliczeniowe</w:t>
+        <w:t xml:space="preserve">znajomość podstaw historii rozwoju matematyki stosowanej i obliczeniowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U04</w:t>
+        <w:t xml:space="preserve">IS_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka K01: </w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozumie potrzebę ciągłego dokształcania się i podnoszenia kompetencji zawodowych i osobistych, stałego śledzenia i podążania za rozwojem nauki i techniki</w:t>
+        <w:t xml:space="preserve">Ma świadomość wagi pozatechnicznych aspektów i skutków działalności inżynierskiej, znaczenia idealizacji i uproszczeń stosowanych w modelach obliczeniowych, odpowiedzialności za podejmowane decyzje i realizowane zadania indywidualnie i zespołowo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">znajomość podstaw historii rozwoju matematyki stosowanej i obliczeniowej</w:t>
+        <w:t xml:space="preserve">świadomość konsekwencji i ograniczeń wynikających z założeń przyjmowanych podczas budowy modeli obliczeniowych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość konieczności działania w sposób profesjonalny i przestrzegania zasad etyki zawodowej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>