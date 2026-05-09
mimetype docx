--- v4 (2026-04-16)
+++ v5 (2026-05-09)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową, podbudowaną teoretycznie wiedzę z zakresu, modelowania podstawowych problemów inżynierii wodnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -994,51 +994,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U01, IS_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie z wykorzystaniem narzędzi obliczeniowych, budować modele i prowadzić analizy ilościowe elementów konstrukcji i urządzeń wodnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>