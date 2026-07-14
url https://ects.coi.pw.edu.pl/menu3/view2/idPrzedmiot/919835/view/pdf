--- v5 (2026-05-09)
+++ v6 (2026-07-14)
@@ -844,51 +844,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada szczegółową, podbudowaną teoretycznie wiedzę z zakresu, modelowania podstawowych problemów inżynierii wodnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>