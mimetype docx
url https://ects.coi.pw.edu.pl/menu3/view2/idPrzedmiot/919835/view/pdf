--- v6 (2026-07-14)
+++ v7 (2026-08-06)
@@ -978,67 +978,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">indywidualne zadania obliczeniowe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U01, IS_U02</w:t>
+        <w:t xml:space="preserve">IS_U02, IS_U01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie z wykorzystaniem narzędzi obliczeniowych, budować modele i prowadzić analizy ilościowe elementów konstrukcji i urządzeń wodnych</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>