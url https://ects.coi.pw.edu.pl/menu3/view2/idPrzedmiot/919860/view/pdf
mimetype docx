--- v2 (2025-12-26)
+++ v3 (2026-04-17)
@@ -758,51 +758,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W06, IS_W11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada rozszerzoną, podbudowaną teoretycznie wiedzę z chemii środowiska w tym znajomość nowoczesnych technik stosowanych do pomiaru parametrów jakości osadów i odpadów lub ekotoksykologii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pozyskać dane i samodzielnie wykonać obliczenia wielkości emisji substancji szkodliwych do środowiska, wytwarzanych w procesach spalania paliw, lub innych procesach technologicznych w tym odzysku i unieszkodliwianiu odpadów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>