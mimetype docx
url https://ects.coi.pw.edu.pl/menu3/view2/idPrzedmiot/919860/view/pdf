--- v3 (2026-04-17)
+++ v4 (2026-06-18)
@@ -908,51 +908,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi pozyskać dane i samodzielnie wykonać obliczenia wielkości emisji substancji szkodliwych do środowiska, wytwarzanych w procesach spalania paliw, lub innych procesach technologicznych w tym odzysku i unieszkodliwianiu odpadów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -978,51 +978,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie przeanalizować, opisać i ocenić przebieg procesów fizycznych, chemicznych i biologicznych w systemach gospodarki odpadami. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>