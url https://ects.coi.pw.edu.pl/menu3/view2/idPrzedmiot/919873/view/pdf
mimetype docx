--- v4 (2026-03-23)
+++ v5 (2026-07-14)
@@ -739,67 +739,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu 50%, zaliczenie ćwiczeń laboratoryjnych 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W05, IS_W14</w:t>
+        <w:t xml:space="preserve">IS_W14, IS_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, P7U_W, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o sposobach biologicznego unieszkodliwiania odpadów i gazów odlotowych oraz oczyszczania gruntów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1029,67 +1029,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu, ustna lub pisemna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
+        <w:t xml:space="preserve">IS_U22, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UO, III.P7S_UW.o, P7U_U, I.P7S_UU, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UU, III.P7S_UW.o, I.P7S_UW.o, I.P7S_UO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie ocenić przebieg procesów unieszkodliwiania odpadów na drodze biologicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>