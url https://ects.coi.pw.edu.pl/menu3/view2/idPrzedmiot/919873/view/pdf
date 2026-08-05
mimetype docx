--- v5 (2026-07-14)
+++ v6 (2026-08-05)
@@ -739,67 +739,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu 50%, zaliczenie ćwiczeń laboratoryjnych 50%</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_W14, IS_W05</w:t>
+        <w:t xml:space="preserve">IS_W05, IS_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posiada wiedzę o sposobach biologicznego unieszkodliwiania odpadów i gazów odlotowych oraz oczyszczania gruntów</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -959,67 +959,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U15, IS_U17, IS_U21</w:t>
+        <w:t xml:space="preserve">IS_U17, IS_U21, IS_U15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o, I.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi ocenić możliwość zastosowania metod biologicznych w unieszkodliwianiu odpadów i ich wykorzystania jako surowców do pozyskiwania produktów użytecznych oraz dokonać krytycznej analizy sposobu funkcjonowania istniejących rozwiązań biotechnologicznych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1029,67 +1029,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu, ustna lub pisemna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U22, IS_U16</w:t>
+        <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UU, III.P7S_UW.o, I.P7S_UW.o, I.P7S_UO</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie ocenić przebieg procesów unieszkodliwiania odpadów na drodze biologicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>