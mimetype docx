--- v6 (2026-08-05)
+++ v7 (2026-08-26)
@@ -1029,67 +1029,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie wykładu, ustna lub pisemna odpowiedź przed zajęciami laboratoryjnymi, sprawozdania, kolokwium </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_U16, IS_U22</w:t>
+        <w:t xml:space="preserve">IS_U22, IS_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, I.P7S_UO, III.P7S_UW.o, I.P7S_UU</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o, I.P7S_UO, I.P7S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie ocenić przebieg procesów unieszkodliwiania odpadów na drodze biologicznej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>