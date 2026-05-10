--- v3 (2026-03-22)
+++ v4 (2026-05-10)
@@ -772,51 +772,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
+        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie aktualne kierunki rozwoju i modernizacji w zakresie systemów zaopatrzenia w wodę, odprowadzania ścieków oraz inżynierii wodnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -992,51 +992,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
+        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi samodzielnie zaprojektować instalacje uzdatniania wody i oczyszczania ścieków </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>