--- v4 (2026-05-10)
+++ v5 (2026-08-26)
@@ -772,51 +772,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_WG.o, III.P7S_WG, P7U_W</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WG.o, III.P7S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W02: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna i rozumie aktualne kierunki rozwoju i modernizacji w zakresie systemów zaopatrzenia w wodę, odprowadzania ścieków oraz inżynierii wodnej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1062,51 +1062,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P7S_UW.o, III.P7S_UW.o, P7U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U04: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przeanalizować i ocenić działanie oraz obliczyć parametry eksploatacyjne urządzeń sieci wodociągowej i kanalizacyjnej</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>