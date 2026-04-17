--- v2 (2026-02-28)
+++ v3 (2026-04-17)
@@ -819,51 +819,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_W17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P7S_WK, P7U_W, I.P7S_WK</w:t>
+        <w:t xml:space="preserve">P7U_W, I.P7S_WK, III.P7S_WK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student zna zasady prowadzenia działalności zakładu, w którym odbywa praktykę i potrafi samodzielnie rozwiązywać zadania o charakterze praktycznym, w zależności od profilu jednostki, w której odbywa praktykę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1039,51 +1039,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UW.o, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Student potrafi komunikować się na tematy specjalistyczne ze zróżnicowanymi kręgami odbiorców, w tym prowadzić debatę w zakresie problemów właściwych dla inżynierii środowiska. Absolwent ma umiejętność pracy zespołowej, potrafi współpracować z ekspertami o różnych kompetencjach.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>