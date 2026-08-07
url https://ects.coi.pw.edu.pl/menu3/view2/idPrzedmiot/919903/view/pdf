--- v5 (2026-07-14)
+++ v6 (2026-08-07)
@@ -1109,51 +1109,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">IS_U15, IS_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P7U_U, I.P7S_UK, III.P7S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P7S_UW.o, P7U_U, I.P7S_UK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K01: </w:t>
       </w:r>
     </w:p>
@@ -1243,67 +1243,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">IS_K02, IS_K01</w:t>
+        <w:t xml:space="preserve">IS_K01, IS_K02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P7S_KK, P7U_K</w:t>
+        <w:t xml:space="preserve">P7U_K, I.P7S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K03: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">odpowiedzialnego pełnienia ról zawodowych z uwzględnieniem zmieniających się potrzeb społecznych, w tym: rozwijania dorobku zawodowego oraz przestrzegania i rozwijania zasad etyki zawodowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>