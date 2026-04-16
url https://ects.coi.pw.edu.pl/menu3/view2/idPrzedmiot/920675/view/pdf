--- v3 (2026-02-09)
+++ v4 (2026-04-16)
@@ -750,621 +750,621 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawy wymiarowania, konstruowania i rehabilitacji ustrojów konstrukcyjnych i elementów konstrukcji budowlanych. Zna podstawy projektowania i analizy typowych obiektów budownictwa ogólnego, przemysłowego,  transportowego, mostowego i podziemnego.Zna podstawowe normy, rozporządzenie oraz wytyczne projektowania, wykonywaniai eksploatacji obiektów budowlanych i ich elementów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Zna podstawowe oprogramowanie komputerowe wspomagające projektowanie konstrukcji oraz projektowanie organizacji i zarządzania robotami budowlanymi. Zna i rozumie podstawowe pojęcia z zakresu semantyki i algorytmizacji formułowane w wybranym środowisku programowania.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W07</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawy wymiarowania, konstruowania i rehabilitacji ustrojów konstrukcyjnych i elementów konstrukcji budowlanych. Zna podstawy projektowania i analizy typowych obiektów budownictwa ogólnego, przemysłowego,  transportowego, mostowego i podziemnego.Zna podstawowe normy, rozporządzenie oraz wytyczne projektowania, wykonywaniai eksploatacji obiektów budowlanych i ich elementów.</w:t>
+        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie zagadnień powiązanych z kierunkiem budownictwo w szczególności urbanistyki i architektury, transportu, instalacji, inżynierii bezpieczeństwa pożarowego, hydrauliki i hydrologii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W05</w:t>
+        <w:t xml:space="preserve">K1_W14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe oprogramowanie komputerowe wspomagające projektowanie konstrukcji oraz projektowanie organizacji i zarządzania robotami budowlanymi. Zna i rozumie podstawowe pojęcia z zakresu semantyki i algorytmizacji formułowane w wybranym środowisku programowania.</w:t>
+        <w:t xml:space="preserve">Ma wiedzę na temat funkcji informacji, doboru źródeł informacji, a także technicznych sposobów gromadzenia, przechowywania i dystrybucji informacji oraz elementów technologii multimedialnych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">wykonanie prezentacji</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W15</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Umie zaprojektować wybrane elementy i proste konstrukcje budowlane.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W07</w:t>
+        <w:t xml:space="preserve">K1_U07, K1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę w zakresie zagadnień powiązanych z kierunkiem budownictwo w szczególności urbanistyki i architektury, transportu, instalacji, inżynierii bezpieczeństwa pożarowego, hydrauliki i hydrologii.</w:t>
+        <w:t xml:space="preserve">Ma umiejętności w zakresie technologii informatycznych w tym pracy w systemach operacyjnych. Umie dobrać właściwe narzędzia informatyki do rozwiązywania zadań. Umie formułować problemy tak, aby dało się je rozwiązać narzędziami informatyki. Umie posługiwać się wybranymi formatami grafiki komputerowej oraz dokumentacją w wersji elektronicznej. Potrafi sporządzić i interpretować rysunki konstrukcyjne, drogowe i architektoniczne w środowisku wybranych programów CAD i w metodologii BIM oraz odręcznie. Potrafi interpretować rysunki  związane z budownictwem i z branżami pokrewnymi, a w szczególności rysunki i mapy geodezyjne.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W14</w:t>
+        <w:t xml:space="preserve">K1_U09, K1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę na temat funkcji informacji, doboru źródeł informacji, a także technicznych sposobów gromadzenia, przechowywania i dystrybucji informacji oraz elementów technologii multimedialnych.</w:t>
+        <w:t xml:space="preserve"> Ma umiejetność samokształcenia się. Potrafi samodzielnie planować własne uczenie się przez całe życie. Ma świadomość konieczności podnoszenia kompetencji zawodowych i osobistych. Samodzielnie uzupełnia i poszerza wiedzę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">wykonanie prezentacji</w:t>
+        <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W15</w:t>
+        <w:t xml:space="preserve">K1_U13, K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie zaprojektować wybrane elementy i proste konstrukcje budowlane.</w:t>
+        <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm, rozporządzeń oraz wytycznych projektowania, wykonywania i eksploatacji obiektów budowlanych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U13</w:t>
+        <w:t xml:space="preserve">K1_U13, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
-[...209 lines deleted...]
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>