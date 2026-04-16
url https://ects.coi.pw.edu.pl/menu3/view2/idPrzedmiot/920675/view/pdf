--- v4 (2026-04-16)
+++ v5 (2026-04-16)
@@ -750,51 +750,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna podstawy wymiarowania, konstruowania i rehabilitacji ustrojów konstrukcyjnych i elementów konstrukcji budowlanych. Zna podstawy projektowania i analizy typowych obiektów budownictwa ogólnego, przemysłowego,  transportowego, mostowego i podziemnego.Zna podstawowe normy, rozporządzenie oraz wytyczne projektowania, wykonywaniai eksploatacji obiektów budowlanych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1180,191 +1180,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U09, K1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ma umiejetność samokształcenia się. Potrafi samodzielnie planować własne uczenie się przez całe życie. Ma świadomość konieczności podnoszenia kompetencji zawodowych i osobistych. Samodzielnie uzupełnia i poszerza wiedzę.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U13, K1_U20</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm, rozporządzeń oraz wytycznych projektowania, wykonywania i eksploatacji obiektów budowlanych i ich elementów.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U13, K1_U21</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>