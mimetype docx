--- v5 (2026-04-16)
+++ v6 (2026-06-05)
@@ -1180,51 +1180,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U09, K1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ma umiejetność samokształcenia się. Potrafi samodzielnie planować własne uczenie się przez całe życie. Ma świadomość konieczności podnoszenia kompetencji zawodowych i osobistych. Samodzielnie uzupełnia i poszerza wiedzę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1234,67 +1234,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U13, K1_U20</w:t>
+        <w:t xml:space="preserve">K1_U20, K1_U13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm, rozporządzeń oraz wytycznych projektowania, wykonywania i eksploatacji obiektów budowlanych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>