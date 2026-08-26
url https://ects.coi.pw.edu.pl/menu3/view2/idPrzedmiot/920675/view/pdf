--- v6 (2026-06-05)
+++ v7 (2026-08-26)
@@ -1094,207 +1094,207 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U13</w:t>
+        <w:t xml:space="preserve">K1_U13, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma umiejętności w zakresie technologii informatycznych w tym pracy w systemach operacyjnych. Umie dobrać właściwe narzędzia informatyki do rozwiązywania zadań. Umie formułować problemy tak, aby dało się je rozwiązać narzędziami informatyki. Umie posługiwać się wybranymi formatami grafiki komputerowej oraz dokumentacją w wersji elektronicznej. Potrafi sporządzić i interpretować rysunki konstrukcyjne, drogowe i architektoniczne w środowisku wybranych programów CAD i w metodologii BIM oraz odręcznie. Potrafi interpretować rysunki  związane z budownictwem i z branżami pokrewnymi, a w szczególności rysunki i mapy geodezyjne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">wykonanie projektu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U09, K1_U13</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma umiejętności w zakresie technologii informatycznych w tym pracy w systemach operacyjnych. Umie dobrać właściwe narzędzia informatyki do rozwiązywania zadań. Umie formułować problemy tak, aby dało się je rozwiązać narzędziami informatyki. Umie posługiwać się wybranymi formatami grafiki komputerowej oraz dokumentacją w wersji elektronicznej. Potrafi sporządzić i interpretować rysunki konstrukcyjne, drogowe i architektoniczne w środowisku wybranych programów CAD i w metodologii BIM oraz odręcznie. Potrafi interpretować rysunki  związane z budownictwem i z branżami pokrewnymi, a w szczególności rysunki i mapy geodezyjne.</w:t>
+        <w:t xml:space="preserve"> Ma umiejetność samokształcenia się. Potrafi samodzielnie planować własne uczenie się przez całe życie. Ma świadomość konieczności podnoszenia kompetencji zawodowych i osobistych. Samodzielnie uzupełnia i poszerza wiedzę.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">wykonanie projektu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U09, K1_U13</w:t>
+        <w:t xml:space="preserve">K1_U13, K1_U20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_UU, P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi korzystać z podstawowych norm, rozporządzeń oraz wytycznych projektowania, wykonywania i eksploatacji obiektów budowlanych i ich elementów.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>