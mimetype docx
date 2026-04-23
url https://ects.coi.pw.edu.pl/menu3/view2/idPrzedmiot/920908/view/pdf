--- v2 (2026-03-23)
+++ v3 (2026-04-23)
@@ -1062,67 +1062,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sprawdzenie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U02, K1_U07, K1_U21</w:t>
+        <w:t xml:space="preserve">K1_U21, K1_U02, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi określić oddziaływania (obciążenia działające) na stropy w budynkach o konstrukcji żelbetowej.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>