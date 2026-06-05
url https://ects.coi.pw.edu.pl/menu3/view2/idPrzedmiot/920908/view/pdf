--- v3 (2026-04-23)
+++ v4 (2026-06-05)
@@ -788,325 +788,325 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę na temat właściwości betonu i stali zbrojeniowej w konstrukcjach żelbetowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Obrona projektu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W05</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę na temat właściwości betonu i stali zbrojeniowej w konstrukcjach żelbetowych.</w:t>
+        <w:t xml:space="preserve">Zna podstawowe zagadnienia podane w normie PN-EN 1992-1-1, dotyczącej projektowania konstrukcji z betonu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obrona projektu.</w:t>
+        <w:t xml:space="preserve">Obrona projektu; kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Toc3"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - umiejętności</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zna podstawowe zagadnienia podane w normie PN-EN 1992-1-1, dotyczącej projektowania konstrukcji z betonu.</w:t>
+        <w:t xml:space="preserve">Umie zaprojektować proste płyty i belki żelbetowe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona projektu; kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W05</w:t>
+        <w:t xml:space="preserve">K1_U03, K1_U07, K1_U21, K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U1: </w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Umie zaprojektować proste płyty i belki żelbetowe.</w:t>
+        <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki prostych, podstawowych elementów konstrukcji żelbetowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obrona projektu; kolokwium.</w:t>
+        <w:t xml:space="preserve">Sprawdzenie i obrona projektu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U03, K1_U07, K1_U21, K1_U02</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve">K1_U21, K1_U02, K1_U07</w:t>
+        <w:t xml:space="preserve">K1_U07, K1_U21, K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>