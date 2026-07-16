--- v4 (2026-06-05)
+++ v5 (2026-07-16)
@@ -788,51 +788,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, III.P6S_WG, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawową wiedzę na temat właściwości betonu i stali zbrojeniowej w konstrukcjach żelbetowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -992,67 +992,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrona projektu; kolokwium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U03, K1_U07, K1_U21, K1_U02</w:t>
+        <w:t xml:space="preserve">K1_U02, K1_U03, K1_U07, K1_U21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
+        <w:t xml:space="preserve">III.P6S_UW.o, P6U_U, I.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi sporządzić i interpretować rysunki prostych, podstawowych elementów konstrukcji żelbetowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>