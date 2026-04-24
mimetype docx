--- v2 (2026-03-23)
+++ v3 (2026-04-24)
@@ -772,191 +772,191 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W01, K1_W04, K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o stosowaniu norm europejskich EUROKOD 7 dotyczących geotechniki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W05, K1_W06, K1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o stosowaniu norm europejskich EUROKOD 7 dotyczących geotechniki.							</w:t>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu określania  kategorii  geotechnicznej projektowania i sposobu wyznaczania sił i nacisków przekazywanych z konstrukcji nośnej obiektu budowlanego na fundamenty i podłoże.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W05, K1_W06, K1_W12</w:t>
+        <w:t xml:space="preserve">K1_W04, K1_W05, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-      </w:r>
-[...68 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę w zakresie zasad projektowania fundamentów bezpośrednich; obliczania  wymiarów, zasad  kształtowania,  metod wyznaczania odporu i sił wewnętrznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>