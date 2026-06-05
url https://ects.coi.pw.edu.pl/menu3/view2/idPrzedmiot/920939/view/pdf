--- v3 (2026-04-24)
+++ v4 (2026-06-05)
@@ -772,331 +772,331 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W01, K1_W04, K1_W05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawową wiedzę o stosowaniu norm europejskich EUROKOD 7 dotyczących geotechniki.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W05, K1_W06, K1_W12</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma wiedzę z zakresu określania  kategorii  geotechnicznej projektowania i sposobu wyznaczania sił i nacisków przekazywanych z konstrukcji nośnej obiektu budowlanego na fundamenty i podłoże.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_W04, K1_W05, K1_W06</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma podstawową wiedzę o stosowaniu norm europejskich EUROKOD 7 dotyczących geotechniki.							</w:t>
+        <w:t xml:space="preserve">Ma wiedzę w zakresie zasad projektowania fundamentów bezpośrednich; obliczania  wymiarów, zasad  kształtowania,  metod wyznaczania odporu i sił wewnętrznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W05, K1_W06, K1_W12</w:t>
+        <w:t xml:space="preserve">K1_W04, K1_W05, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka W3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma wiedzę z zakresu określania  kategorii  geotechnicznej projektowania i sposobu wyznaczania sił i nacisków przekazywanych z konstrukcji nośnej obiektu budowlanego na fundamenty i podłoże.							</w:t>
+        <w:t xml:space="preserve">Zna ogólne  zasady obliczania, rozmieszczania i  wykonywanie stosowanych pali.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W04, K1_W05, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
-      </w:r>
-[...138 lines deleted...]
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W6: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę z zakresu oceny stanów granicznych
 nośności, stateczności i odkształcalności podłoża
 oraz stanów granicznych użytkowalności obiektu
 budowlanego</w:t>
       </w:r>
     </w:p>
@@ -1109,67 +1109,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin końcowy, kolokwia, projekty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W06, K1_W04, K1_W05</w:t>
+        <w:t xml:space="preserve">K1_W04, K1_W05, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc3"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - umiejętności</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U1: </w:t>
       </w:r>
     </w:p>
@@ -1189,411 +1189,411 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U03, K1_U04, K1_U07, K1_U09, K1_U10, K1_U02</w:t>
+        <w:t xml:space="preserve">K1_U09, K1_U10, K1_U02, K1_U03, K1_U04, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Potrafi przyjąć koncepcję posadowienia w zależności od rodzaju konstrukcji nośnej obiektu budowlanego i warunków gruntowych.							</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U07, K1_U10, K1_U16, K1_U02</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U2: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi przyjąć koncepcję posadowienia w zależności od rodzaju konstrukcji nośnej obiektu budowlanego i warunków gruntowych.							</w:t>
+        <w:t xml:space="preserve">Ma umiejętność modelowania teoretycznego: podłoża, fundamentów i konstrukcji nośnej obiektu budowlanego oraz  współpracy jako całości lub samego fundamentu z podłożem.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U16, K1_U02, K1_U07, K1_U10</w:t>
+        <w:t xml:space="preserve">K1_U04, K1_U09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Charakterystyka U3: </w:t>
+        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ma umiejętność modelowania teoretycznego: podłoża, fundamentów i konstrukcji nośnej obiektu budowlanego oraz  współpracy jako całości lub samego fundamentu z podłożem.							</w:t>
+        <w:t xml:space="preserve">Potrafi określić nośność pali pojedynczych i rozmieścić pale pod fundamentami.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U04, K1_U09</w:t>
+        <w:t xml:space="preserve">K1_U07, K1_U09, K1_U10, K1_U16, K1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka U5: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Ma podstawowe kompetencje do projektowania i wykonawstwa posadowień bezpośrednich i pośrednich.						</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Weryfikacja: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">K1_U06, K1_U07, K1_U09, K1_U10, K1_U16</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="20" w:after="190"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:keepNext w:val="1"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Charakterystyka U4: </w:t>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc4"/>
+      <w:r>
+        <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="1"/>
+        <w:spacing w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Potrafi określić nośność pali pojedynczych i rozmieścić pale pod fundamentami.							</w:t>
+        <w:t xml:space="preserve">Rozumie znaczenie odpowiedzialności w działalności geotechnicznej, w tym rzetelność przedstawiania wyników badań, oceny nośności i odkształcalności fundamentów i podłoża gruntowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
+        <w:t xml:space="preserve">Egzamin, projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U05, K1_U07, K1_U09, K1_U10, K1_U16</w:t>
-[...149 lines deleted...]
-        <w:t xml:space="preserve">K1_K01, K1_K02, K1_K08</w:t>
+        <w:t xml:space="preserve">K1_K02, K1_K08, K1_K01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>