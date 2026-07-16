--- v4 (2026-06-05)
+++ v5 (2026-07-16)
@@ -912,51 +912,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W04, K1_W05, K1_W06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W, III.P6S_WG</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W4: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma wiedzę w zakresie zasad projektowania fundamentów bezpośrednich; obliczania  wymiarów, zasad  kształtowania,  metod wyznaczania odporu i sił wewnętrznych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1205,51 +1205,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U09, K1_U10, K1_U02, K1_U03, K1_U04, K1_U07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Potrafi przyjąć koncepcję posadowienia w zależności od rodzaju konstrukcji nośnej obiektu budowlanego i warunków gruntowych.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1415,51 +1415,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_U07, K1_U09, K1_U10, K1_U16, K1_U05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_UW.o, III.P6S_UW.o, P6U_U</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka U5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma podstawowe kompetencje do projektowania i wykonawstwa posadowień bezpośrednich i pośrednich.						</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1549,67 +1549,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin, projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_K02, K1_K08, K1_K01</w:t>
+        <w:t xml:space="preserve">K1_K01, K1_K02, K1_K08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
+        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość ochrony i zachowania ekologiczności podłoża gruntowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>