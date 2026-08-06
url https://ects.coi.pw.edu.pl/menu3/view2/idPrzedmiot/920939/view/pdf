--- v5 (2026-07-16)
+++ v6 (2026-08-06)
@@ -966,51 +966,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_W04, K1_W05, K1_W06</w:t>
+        <w:t xml:space="preserve">K1_W05, K1_W06, K1_W04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_W, I.P6S_WG.o, III.P6S_WG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1189,51 +1189,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U09, K1_U10, K1_U02, K1_U03, K1_U04, K1_U07</w:t>
+        <w:t xml:space="preserve">K1_U03, K1_U04, K1_U07, K1_U09, K1_U10, K1_U02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1399,51 +1399,51 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Egzamin,  projekty, kolokwia.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U07, K1_U09, K1_U10, K1_U16, K1_U05</w:t>
+        <w:t xml:space="preserve">K1_U16, K1_U05, K1_U07, K1_U09, K1_U10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1565,51 +1565,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01, K1_K02, K1_K08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma świadomość ochrony i zachowania ekologiczności podłoża gruntowego.							</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>