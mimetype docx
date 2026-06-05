--- v2 (2026-02-09)
+++ v3 (2026-06-05)
@@ -983,51 +983,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_W12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_WG.o, P6U_W</w:t>
+        <w:t xml:space="preserve">P6U_W, I.P6S_WG.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka W5: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zna cechy hydrogeologiczne skał ich znaczenie w projektowaniu i przykłady wpływu na roboty i obiekty geologiczno-inżynierskie.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>
@@ -1537,67 +1537,67 @@
         <w:t xml:space="preserve">Weryfikacja: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zaliczenie pracy rysunkowej.  Kolokwium z ćwiczeń.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">K1_U16, K1_U20</w:t>
+        <w:t xml:space="preserve">K1_U20, K1_U16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">P6U_U, I.P6S_UW.o, III.P6S_UW.o, I.P6S_UU</w:t>
+        <w:t xml:space="preserve">P6U_U, I.P6S_UU, I.P6S_UW.o, III.P6S_UW.o</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc4"/>
       <w:r>
         <w:t>Profil ogólnoakademicki - kompetencje społeczne</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K1: </w:t>
       </w:r>
     </w:p>
@@ -1633,51 +1633,51 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki kierunkowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K1_K01, K1_K04, K1_K06, K1_K07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="20" w:after="190"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Powiązane charakterystyki obszarowe: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I.P6S_KR, P6U_K, I.P6S_KO, I.P6S_KK</w:t>
+        <w:t xml:space="preserve">P6U_K, I.P6S_KR, I.P6S_KO, I.P6S_KK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="1"/>
         <w:spacing w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Charakterystyka K2: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pracuje samodzielnie i w zespole.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60"/>